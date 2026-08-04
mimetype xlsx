--- v0 (2026-08-04)
+++ v1 (2026-08-04)
@@ -83,95 +83,95 @@
   <si>
     <t>Пена для бритья Mon Platin DSM 250 мл</t>
   </si>
   <si>
     <t>https://monplatin.com.ua/product/pena-dlya-britya-dsm/</t>
   </si>
   <si>
     <t>DSM121</t>
   </si>
   <si>
     <t>Увлажняющий морковный крем для лица DSM 50мл 50 мл</t>
   </si>
   <si>
     <t>https://monplatin.com.ua/product/uvlazhnyayushchiy-morkovnyy-krem-dlya-litsa/</t>
   </si>
   <si>
     <t>DSM70</t>
   </si>
   <si>
     <t>Крем для массажа тела DSM 400 мл</t>
   </si>
   <si>
     <t>https://monplatin.com.ua/product/krem-dlya-massazha-tela-dsm/</t>
   </si>
   <si>
+    <t>DSM122</t>
+  </si>
+  <si>
+    <t>Увлажняющий крем молоко и мед для лица, прополис и пчелиное молочко, 50мл 50 мл</t>
+  </si>
+  <si>
+    <t>https://monplatin.com.ua/product/uvlazhnyayushchiy-krem-moloko-i-med-dlya-litsa/</t>
+  </si>
+  <si>
     <t>DSM258</t>
   </si>
   <si>
     <t>Крем для ног с облепихой DSM 150 мл</t>
   </si>
   <si>
     <t>https://monplatin.com.ua/product/krem-dlya-nog-s-oblepikhoy-dsm/</t>
   </si>
   <si>
-    <t>DSM122</t>
-[...7 lines deleted...]
-  <si>
     <t>DSM123</t>
   </si>
   <si>
     <t>Питательный крем  для лица Mon Platin DSM 50мл 50 мл</t>
   </si>
   <si>
     <t>https://monplatin.com.ua/product/pitatelnyy-krem-dlya-litsa-dsm/</t>
   </si>
   <si>
+    <t>DSM201</t>
+  </si>
+  <si>
+    <t>Увлажняющее мыло с гранатом DSM 125gr 125 г</t>
+  </si>
+  <si>
+    <t>https://monplatin.com.ua/product/uvlazhnyayushchee-mylo-s-granatom-dsm-125gr/</t>
+  </si>
+  <si>
     <t>DSM124</t>
   </si>
   <si>
     <t>Увлажняющий крем для лица DSM 50мл 50 мл</t>
   </si>
   <si>
     <t>https://monplatin.com.ua/product/uvlazhnyayushchiy-krem-dlya-litsa-dsm/</t>
   </si>
   <si>
-    <t>DSM201</t>
-[...7 lines deleted...]
-  <si>
     <t>DSM125</t>
   </si>
   <si>
     <t>Увлажняющий крем для сухой кожи DSM 50мл 50 мл</t>
   </si>
   <si>
     <t>https://monplatin.com.ua/product/uvlazhnyayushchiy-krem-dlya-sukhoy-kozhi-dsm/</t>
   </si>
   <si>
     <t>DSM257</t>
   </si>
   <si>
     <t>Смягчающий крем для ухода за кожей коленей и локтей DSM 150ml 150 мл</t>
   </si>
   <si>
     <t>https://monplatin.com.ua/product/smyagchayushchiy-krem-dlya-ukhoda-za-kozhey-koleney-i-loktey-dsm-150ml/</t>
   </si>
   <si>
     <t>DSM202</t>
   </si>
   <si>
     <t>Увлажняющее мыло с облепихой DSM 125gr 125 г</t>
   </si>
   <si>
     <t>https://monplatin.com.ua/product/uvlazhnyayushchee-mylo-s-oblepikhoy-dsm-125gr/</t>
@@ -656,68 +656,68 @@
   <si>
     <t>Грязевая маска для лица, обогащенная черной икрой DSM 100мл 100 мл</t>
   </si>
   <si>
     <t>https://monplatin.com.ua/product/gryazevaya-maska-dlya-litsa-obogashchennaya-chernoy-ikroy-dsm-100ml/</t>
   </si>
   <si>
     <t>BC305</t>
   </si>
   <si>
     <t>Сорбе-пилинг для тела с экстрактами макадамии, черной икры и витаминными капсулами DSM 250 мл</t>
   </si>
   <si>
     <t>https://monplatin.com.ua/product/sorbe-piling-dlya-tela-s-ekstraktami-makadamii-chernoy-ikry-i-vitaminnymi-kapsulami-dsm/</t>
   </si>
   <si>
     <t>BC362</t>
   </si>
   <si>
     <t>Увлажняющая маска для лица на основе черной икры DSM 50мл 50 мл</t>
   </si>
   <si>
     <t>https://monplatin.com.ua/product/uvlazhnyayushchaya-maska-dlya-litsa-na-osnove-chernoy-ikry-dsm-50ml/</t>
   </si>
   <si>
+    <t>BC304</t>
+  </si>
+  <si>
+    <t>Сорбе-пилинг для тела с экстрактами орхидеи, черной икры и витаминными капсулами DSM 250 мл</t>
+  </si>
+  <si>
+    <t>https://monplatin.com.ua/product/sorbe-piling-dlya-tela-s-ekstraktami-orkhidei-chernoy-ikry-i-vitaminnymi-kapsulami-dsm/</t>
+  </si>
+  <si>
     <t>BC363</t>
   </si>
   <si>
     <t>Маска для волос с витаминными капсулами Black Caviar 250 мл</t>
   </si>
   <si>
     <t>https://monplatin.com.ua/product/maska-dlya-volos-s-vitaminnymi-kapsulami-black-caviar/</t>
   </si>
   <si>
-    <t>BC304</t>
-[...7 lines deleted...]
-  <si>
     <t>BC313</t>
   </si>
   <si>
     <t>Увлажняющий крем для восстановления волос с витаминными капсулами Black Caviar 250 мл</t>
   </si>
   <si>
     <t>https://monplatin.com.ua/product/uvlazhnyayushchiy-krem-dlya-vosstanovleniya-volos-s-vitaminnymi-kapsulami-black-caviar/</t>
   </si>
   <si>
     <t>BC312</t>
   </si>
   <si>
     <t>Кондиционер для восстановления волос Black Caviar 400 мл</t>
   </si>
   <si>
     <t>https://monplatin.com.ua/product/konditsioner-dlya-vosstanovleniya-volos-black-caviar/</t>
   </si>
   <si>
     <t>BC210</t>
   </si>
   <si>
     <t>Восстанавливающий шампунь для жирных волос Black Caviar 400 мл</t>
   </si>
   <si>
     <t>https://monplatin.com.ua/product/vosstanavlivayushchiy-shampun-dlya-zhirnykh-volos-black-caviar/</t>
@@ -1004,68 +1004,68 @@
   <si>
     <t>Грязь Мёртвого моря Dr.MUD 50 кг</t>
   </si>
   <si>
     <t>https://monplatin.com.ua/product/gryaz-myortvogo-morya-dr-mud/?sku=733</t>
   </si>
   <si>
     <t>DM02-5</t>
   </si>
   <si>
     <t>Грязь Мёртвого моря Dr.MUD 100 кг</t>
   </si>
   <si>
     <t>https://monplatin.com.ua/product/gryaz-myortvogo-morya-dr-mud/?sku=734</t>
   </si>
   <si>
     <t>DM02-6</t>
   </si>
   <si>
     <t>Грязь Мёртвого моря Dr.MUD 250 кг</t>
   </si>
   <si>
     <t>https://monplatin.com.ua/product/gryaz-myortvogo-morya-dr-mud/?sku=735</t>
   </si>
   <si>
+    <t>DM12</t>
+  </si>
+  <si>
+    <t>Шампунь на основе грязи и минералов Мёртвого моря Dr.MUD 500 мл</t>
+  </si>
+  <si>
+    <t>https://monplatin.com.ua/product/shampun-na-osnove-gryazi-i-mineralov-myortvogo-morya-dr-mud/</t>
+  </si>
+  <si>
     <t>DM100</t>
   </si>
   <si>
     <t>Сыворотка от морщин Dr.Mud 50ml 50 мл</t>
   </si>
   <si>
     <t>https://monplatin.com.ua/product/syvorotka-protiv-morshchin-dr-mud-50ml/</t>
   </si>
   <si>
-    <t>DM12</t>
-[...7 lines deleted...]
-  <si>
     <t>DM12-1</t>
   </si>
   <si>
     <t>Шампунь на основе грязи и минералов Мёртвого моря Dr.MUD 100 мл</t>
   </si>
   <si>
     <t>https://monplatin.com.ua/product/shampun-na-osnove-gryazi-i-mineralov-myortvogo-morya-dr-mud/?sku=738</t>
   </si>
   <si>
     <t>DM101</t>
   </si>
   <si>
     <t>Минеральная маска для лица с грязью Мертвого моря и гиалуроновой кислотой от Dr.MUD 150ml 150 мл</t>
   </si>
   <si>
     <t>https://monplatin.com.ua/product/mineralnaya-maska-dlya-litsa-s-gryazyu-mertvogo-morya-i-gialuronovoy-kislotoy-ot-dr-mud-150ml/</t>
   </si>
   <si>
     <t>DM03</t>
   </si>
   <si>
     <t>Увлажняющий дневной крем для сухой и нормальной кожи Dr.MUD 50ml 50 мл</t>
   </si>
   <si>
     <t>https://monplatin.com.ua/product/uvlazhnyayushchiy-dnevnoy-krem-dlya-sukhoy-i-normalnoy-kozhi-dr-mud-50ml/</t>
@@ -1094,66 +1094,66 @@
   <si>
     <t>Питательный ночной крем Dr.MUD 50ml 50 мл</t>
   </si>
   <si>
     <t>https://monplatin.com.ua/product/pitatelnyy-nochnoy-krem-dr-mud/</t>
   </si>
   <si>
     <t>DM75</t>
   </si>
   <si>
     <t>Минеральный крем для рук Мертвого моря Dr.MUD 100ml 100 мл</t>
   </si>
   <si>
     <t>https://monplatin.com.ua/product/mineralnyy-krem-dlya-ruk-mertvogo-morya-dr-mud-100ml/</t>
   </si>
   <si>
     <t>DM09</t>
   </si>
   <si>
     <t>Крем для ног с минералами Мертвого моря Dr.MUD 100ml 100 мл</t>
   </si>
   <si>
     <t>https://monplatin.com.ua/product/krem-dlya-nog-s-mineralami-mertvogo-morya-dr-mud-100ml/</t>
   </si>
   <si>
+    <t>DM13</t>
+  </si>
+  <si>
+    <t>Кондиционер для волос на основе минеральной грязи Dr.MUD 500 мл</t>
+  </si>
+  <si>
+    <t>https://monplatin.com.ua/product/konditsioner-dlya-volos-na-osnove-mineralnoy-gryazi-dr-mud/</t>
+  </si>
+  <si>
     <t>DM08</t>
   </si>
   <si>
     <t>Лосьон для тела с минералами Мертвого моря Dr.MUD 100ml 100 мл</t>
   </si>
   <si>
     <t>https://monplatin.com.ua/product/loson-dlya-tela-s-mineralami-mertvogo-morya-dr-mud-100ml/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://monplatin.com.ua/product/konditsioner-dlya-volos-na-osnove-mineralnoy-gryazi-dr-mud/</t>
   </si>
   <si>
     <t>DM13-1</t>
   </si>
   <si>
     <t>Кондиционер для волос на основе минеральной грязи Dr.MUD 100 мл</t>
   </si>
   <si>
     <t>https://monplatin.com.ua/product/konditsioner-dlya-volos-na-osnove-mineralnoy-gryazi-dr-mud/?sku=736</t>
   </si>
   <si>
     <t>DM113</t>
   </si>
   <si>
     <t>Лосьон для тела для мужчин с минералами Мертвого моря Dr.MUD 100ml 100 мл</t>
   </si>
   <si>
     <t>https://monplatin.com.ua/product/loson-dlya-tela-dlya-muzhchin-s-mineralami-mertvogo-morya-dr-mud-100ml/</t>
   </si>
   <si>
     <t>DM07</t>
   </si>
   <si>
     <t>Гель Алоэ Вера Dr.MUD 100ml 100 мл</t>
   </si>
@@ -2472,51 +2472,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/krem-dlya-tela-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchaya-maska-krasoty-dsm-50ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/pena-dlya-britya-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchiy-morkovnyy-krem-dlya-litsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/krem-dlya-massazha-tela-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/krem-dlya-nog-s-oblepikhoy-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchiy-krem-moloko-i-med-dlya-litsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/pitatelnyy-krem-dlya-litsa-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchiy-krem-dlya-litsa-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchee-mylo-s-granatom-dsm-125gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchiy-krem-dlya-sukhoy-kozhi-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/smyagchayushchiy-krem-dlya-ukhoda-za-kozhey-koleney-i-loktey-dsm-150ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchee-mylo-s-oblepikhoy-dsm-125gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchiy-krem-dlya-zhirnoy-kozhi-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchiy-olivkovyy-krem-dlya-litsa-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/mineralnyy-krem-ot-morshchin-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/krem-dlya-kozhi-vokrug-glaz-i-shei-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/krem-dlya-osvetleniya-pyaten-pegmentatsii-na-kozhe-dsm-75ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/ochishchayushchee-sredstvo-dlya-litsa-dlya-muzhchin-dsm-150ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/muzhskoy-shampun-protiv-perkhoti-dsm-400ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchiy-krem-dlya-litsa-dlya-muzhchin-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/krem-dlya-muzhchin-posle-britya-dsm-150ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/muzhskoy-shampun-2-v-1-dsm-400ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/sol-mertvogo-morya-dlya-vany-mon-platin-dsm-bath-salt/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/sol-mertvogo-morya-dlya-vany-mon-platin-dsm-bath-salt/?sku=707" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/tsvetnaya-sol-mertvogo-morya-dlya-vany-mon-platin-dsm-500gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/tsvetnaya-sol-mertvogo-morya-dlya-vany-mon-platin-dsm-500gr/?sku=842" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/tsvetnaya-sol-mertvogo-morya-dlya-vany-mon-platin-dsm-500gr/?sku=843" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/tsvetnaya-sol-mertvogo-morya-dlya-vany-mon-platin-dsm-500gr/?sku=844" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/tsvetnaya-sol-mertvogo-morya-dlya-vany-mon-platin-dsm-500gr/?sku=845" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/naturalnaya-gryaz-myortvogo-morya-dsm-500gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/krem-dlya-tela-dsm-lovely-lady-250ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/krem-dlya-tela-rich-end-feymos/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/krem-dlya-tela-shayning-star-dsm-250ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/krem-gel-dlya-dusha-lovely-lady-dsm-500ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/krem-gel-dlya-dusha-rich-famous-dsm-500ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/krem-dlya-dusha-shining-star-dsm-500ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/krem-gel-dlya-dusha-clay-mud-dsm-500ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/solntsezashchitnyy-sprey-dlya-tela-dsm-spf50-200ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/solntsezashchitnyy-stik-dlya-litsa-i-tela-dsm-spf50-30ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/intensivnaya-uvlazhnyayushchaya-maska-dlya-litsa-obogashchyonnaya-ekstraktom-chernoy-ikry-gold-edition-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/dnevnoy-krem-protiv-morshchin-obogashchennyy-ekstraktom-chernoy-ikry-gold-edition/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/vosstanavlivayushchiy-nochnoy-krem-obogashchennyy-ekstraktom-chernoy-ikry-gold-edition/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/krem-dlya-kozhi-vokrug-glaz-i-shei-obogashchyonnyy-ekstraktom-chyornoy-ikry-50ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/intensivnaya-piling-maska-dlya-glubokogo-ochishcheniya-kozhi-litsa-obogashchennaya-ekstraktom-chernoy-ikry/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/intensivnaya-gryazevaya-maska-dlya-litsa-obogashchennaya-ekstraktom-chernoy-ikry-gold-edition/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/intensivnaya-syvortka-lifting-obogashchennaya-ekstraktom-chernoy-ikry/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/vosstanavlivayushchaya-syvorotka-ot-morshchin-gold-edition/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/intensivnoe-maslo-dlya-tela-gold-edition/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/ochishchayushchiy-tonik-dlya-normalnoy-i-sukhoy-kozhi-gold-edition/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/ochishchayushchiy-tonik-dlya-normalnoy-i-zhirnoy-kozhi-gold-edition/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/gel-dlya-litsa-dlya-glubokogo-ochishcheniya-gold-edition/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/nektar-dlya-umyvaniya-mon-platin-gold-edition/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchiy-krem-dlya-ruk-s-vitaminami-dlya-ultraintensivnogo-ukhoda-gold-edition/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchiy-krem-dlya-nog-s-vitaminami-dlya-ultraintensivnogo-ukhoda-gold-edition/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/intensivnaya-syvorotka-s-effektom-liftinga-gold-edition/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/krem-protiv-morshchin-obogashchennyy-chernoy-ikroy-spf-15-dsm-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/krem-dlya-kozhi-vokrug-glaz-i-shei-spf-15-na-osnove-ekstrakta-chernoy-ikry-black-caviar/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/nochnoy-krem-protiv-morshchin-na-osnove-ekstrakta-chernoy-ikry-black-caviar/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/nochnoy-pitatelnyy-krem-dlya-litsa-na-osnove-ekstrakta-chernoy-ikry-black-caviar/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/nochnoy-krem-dlya-kozhi-vokrug-glaz-i-shei-na-osnove-ekstrakta-chernoy-ikry-black-caviar/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchiy-dnevnoy-krem-dlya-litsa-spf15-na-osnove-ekstrakta-chernoy-ikry-mon-platin-black-caviar/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/syvorotka-ot-morshchin-obogashchennaya-ekstraktami-chernoy-ikry-black-caviar/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchiy-krem-protiv-morshchin-obogashchennyy-chernoy-ikroy-spf-15-black-caviar/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/serum-dlya-tela-s-ekstraktami-chernoy-ikry-i-makadamii-dsm-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/gryazevaya-maska-dlya-litsa-obogashchennaya-chernoy-ikroy-dsm-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/sorbe-piling-dlya-tela-s-ekstraktami-makadamii-chernoy-ikry-i-vitaminnymi-kapsulami-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchaya-maska-dlya-litsa-na-osnove-chernoy-ikry-dsm-50ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/maska-dlya-volos-s-vitaminnymi-kapsulami-black-caviar/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/sorbe-piling-dlya-tela-s-ekstraktami-orkhidei-chernoy-ikry-i-vitaminnymi-kapsulami-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchiy-krem-dlya-vosstanovleniya-volos-s-vitaminnymi-kapsulami-black-caviar/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/konditsioner-dlya-vosstanovleniya-volos-black-caviar/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/vosstanavlivayushchiy-shampun-dlya-zhirnykh-volos-black-caviar/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/vosstanavlivayushchiy-shampun-ot-perkhoti-s-ekstraktom-chernoy-ikry-black-caviar/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/vosstanavlivayushchiy-shampun-dlya-sukhikh-volos-black-caviar/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchiy-krem-dlya-ruk-s-vitaminnymi-kapsulami-mon-platin-black-caviar/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/shampun-dlya-vosstanovleniya-kudryavykh-volos-black-caviar/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchee-mylo-dlya-litsa-mon-platin-black-caviar/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchiy-krem-dlya-nog-s-vitaminnymi-kapsulami-mon-platin-black-caviar/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/nektar-dlya-tela-orkhideya-mon-platin-black-caviar/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/syvorotka-s-effektom-liftinga-mon-platin-black-caviar/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/pitatelnyy-nochnoy-krem-mon-platin-black-caviar/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchiy-krem-spf-15-mon-platin-black-caviar/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/ochishchayushchiy-tonik-mon-platin-black-caviar/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/ochishchayushchiy-gel-mon-platin-black-caviar/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/krem-dlya-litsa-i-shei-s-vitaminnymi-kapsulami-dlya-ultraintensivnogo-ukhoda-mon-platin-black-caviar/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/omolazhivayushchee-maslo-dlya-tela-mon-platin-black-caviar/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/maslo-dlya-borody-jojoba-black-caviar-beard-oil-mon-platin-professional/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/muzhskoy-shampun-i-gel-dlya-dusha-2-v-1-black-caviar-men-shampoo-mon-platin-professional/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchiy-krem-posle-britya-after-shave-cream-for-style-icons-mon-platin-professional/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/sol-mertvogo-morya-dr-mud/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/sol-mertvogo-morya-dr-mud/?sku=763" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/sol-mertvogo-morya-dr-mud/?sku=764" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/sol-mertvogo-morya-dr-mud/?sku=766" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/sol-mertvogo-morya-dr-mud/?sku=812" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/sol-mertvogo-morya-dr-mud/?sku=753" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/sol-mertvogo-morya-dr-mud/?sku=804" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/sol-mertvogo-morya-dr-mud/?sku=808" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/sol-mertvogo-morya-dr-mud/?sku=820" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/gryaz-myortvogo-morya-dr-mud/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/gryaz-myortvogo-morya-dr-mud/?sku=730" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/gryaz-myortvogo-morya-dr-mud/?sku=731" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/gryaz-myortvogo-morya-dr-mud/?sku=732" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/gryaz-myortvogo-morya-dr-mud/?sku=733" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/gryaz-myortvogo-morya-dr-mud/?sku=734" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/gryaz-myortvogo-morya-dr-mud/?sku=735" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/syvorotka-protiv-morshchin-dr-mud-50ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/shampun-na-osnove-gryazi-i-mineralov-myortvogo-morya-dr-mud/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/shampun-na-osnove-gryazi-i-mineralov-myortvogo-morya-dr-mud/?sku=738" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/mineralnaya-maska-dlya-litsa-s-gryazyu-mertvogo-morya-i-gialuronovoy-kislotoy-ot-dr-mud-150ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchiy-dnevnoy-krem-dlya-sukhoy-i-normalnoy-kozhi-dr-mud-50ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchiy-krem-dlya-normalnoy-i-zhirnoy-kozhi-dr-mud-50ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/krem-dlya-kozhi-vokrug-glaz-i-shei-dr-mud-50ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/pitatelnyy-nochnoy-krem-dr-mud/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/mineralnyy-krem-dlya-ruk-mertvogo-morya-dr-mud-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/krem-dlya-nog-s-mineralami-mertvogo-morya-dr-mud-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/loson-dlya-tela-s-mineralami-mertvogo-morya-dr-mud-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/konditsioner-dlya-volos-na-osnove-mineralnoy-gryazi-dr-mud/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/konditsioner-dlya-volos-na-osnove-mineralnoy-gryazi-dr-mud/?sku=736" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/loson-dlya-tela-dlya-muzhchin-s-mineralami-mertvogo-morya-dr-mud-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/gel-aloe-vera-dr-mud-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchee-mineralnoe-mylo-dr-mud/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchee-gryazevoe-mylo-dr-mud/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/mineralnoe-granatovoe-mylo-dlya-litsa-100gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/mineralnoe-sernoe-mylo-dlya-litsa-dr-mud-100gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/mineralnoe-mylo-dlya-litsa-s-olivkovym-maslom-dr-mud-100gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/gel-dlya-dusha-s-mineralnoy-gryazyu-dr-mud/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/gel-dlya-dusha-s-mineralnoy-gryazyu-dr-mud/?sku=737" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/maska-dlya-volos-s-mineralnoy-gryazyu-dr-mud-250ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/aromaticheskiy-skrab-dlya-tela-dr-mud-250-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/maslo-dlya-tela-shi-dr-mud-300g/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/rolikovyy-dezodorant-dlya-zhenshchin-dr-mud-90ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/rolikovyy-dezodorant-dlya-muzhchin-dr-mud-90ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/dnevnoy-uvlazhnyayushchiy-krem-derma-eydzh-kollagen-spf-15-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/krem-ot-morshchin-derma-eydzh-kollagen-spf-15-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/krem-dlya-shei-i-oblasti-vokrug-glaz-derma-eydzh-kollagen-spf-15-mon-platin-age/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/nochnoy-krem-ot-morshchin-derma-eydzh-kollagen-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/nochnoy-pitatelnyy-krem-derma-eydzh-kollagen-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/nochnoy-krem-dlya-kozhi-vokrug-glaz-i-shei-derma-eydzh-kollagen-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/mineralnyy-serum-aktivnyy-gel-protiv-morshchin-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/kosmeticheskiy-karandash-kollagen-praymer-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/applikator-syvorotki-s-kollagenom-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/gryazevaya-maska-dlya-litsa-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/gommazh-dlya-litsa-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/loson-dlya-ochishcheniya-sukhoy-kozhi-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/mineralnyy-ochishchayushchiy-krem-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/ochishchayushchiy-gel-dlya-litsa-i-kozhi-vokrug-glaz-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/tonik-dlya-normalnoy-i-zhirnoy-kozhi-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchee-mylo-dlya-litsa-osvezhayushchiy-effekt-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/ochishchayushchiy-gel-dlya-litsa-obogashchennyy-naturalnoy-gryazyu-mertvogo-morya-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/ochishchayushchaya-mitselyarnaya-voda-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/dvukhfaznoe-sredstvo-dlya-snyatiya-makiyazha-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/gel-skrab-dlya-umyvaniya-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/mylo-piling-dlya-litsa-dsm-sirenevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/mylo-piling-dlya-litsa-dsm-zheltyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/aromaticheskiy-skrab-dlya-tela-s-ekstraktom-passiflory-i-papayi-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/aromaticheskiy-skrab-dlya-tela-s-ekstraktom-rozy-i-shipovnika-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/aromaticheskiy-skrab-dlya-tela-s-ekstraktom-lavandy-vanili-pachuli-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/aromaticheskiy-skrab-dlya-tela-s-ekstraktom-vanili-i-kokosa-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/podsushivayushchiy-loson-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/balzam-dlya-gub-c-aromatom-kokosa-na-osnove-kokosovogo-masla-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/balzam-dlya-gub-s-aromatom-klubniki-na-osnove-kokosovogo-masla-i-masla-shi-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/balzam-dlya-gub-s-aromatom-vinograda-na-osnove-kokosovogo-masla-i-masla-shi-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/persikovyy-balzam-dlya-gub-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/myatnyy-balzam-dlya-gub-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/yablochnyy-balzam-dlya-gub-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/lechebnyy-krem-dlya-ruk-i-nogtey-obogashchennyy-gryazyami-mertvogo-morya-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/lechebnyy-krem-dlya-ruk-s-aloe-vera-i-vitaminom-ye-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/lechebnyy-krem-dlya-ruk-i-nogtey-s-arganovym-maslom-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/lechebnyy-krem-dlya-ruk-i-nogtey-s-aromatom-orkhidei-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/krem-dlya-nog-s-maslom-chaynogo-dereva-i-vitaminom-b5-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/krem-dlya-nog-ot-treshchin-s-aromatom-orkhidei-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/krem-dlya-nog-ot-treshchin-obogashchennyy-gryazyami-mertvogo-morya-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/krem-dlya-nog-ot-treshchin-obogashchennyy-arganovym-maslom-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/mnogofunktsionalnyy-krem-avokado-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/mnogofunktsionalnyy-krem-aloe-vera-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/mnogofunktsionalnyy-krem-s-granatom-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/mnogofunktsionalnyy-krem-s-olivkovym-maslom-i-mirtom-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/gel-skrab-dlya-tela-lavanda-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/mylo-piling-dlya-tela-vanil-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/gel-skrab-dlya-tela-tsvety-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/mylo-na-osnove-naturalnoy-gryazi-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchee-mineralnoe-mylo-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchee-mylo-c-olivkovym-i-mirtovym-maslom-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchee-mylo-s-molokom-medom-propolisom-i-matochnym-molochkom-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/universalnyy-krem-dlya-problemnoy-kozhi-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/solntsezashchitnyy-krem-dlya-tela-spf-50-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/gel-aloe-vera-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/mineralnyy-gel-dlya-tela-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/aromaticheskoe-zhidkoe-mylo-s-romashkoy-i-tsitrusom-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/aromaticheskoe-mylo-shirokogo-polzovaniya-s-granatom-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/maslo-dlya-tela-anti-edzhing-s-passifloroy-i-papayey-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/maslo-dlya-tela-dlya-predotvrashcheniya-stareniya-s-rozami-i-shipovnikom-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/maslo-dlya-tela-dlya-predotvrashcheniya-stareniya-vanilno-kokosovoe-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/maslo-dlya-tela-dlya-predotvrashcheniya-stareniya-s-lavandoy-vanilyu-i-pachuli-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/maslo-dlya-vannoy-i-tela-romantik-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/dezodorant-dlya-zhenshchin-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/dezodorant-dlya-zhenshchin-chuvstvennost-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/dezodorant-dlya-zhenshchin-svezhest-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/shampun-s-mineralnymi-dobavkami-iz-mertvogo-morya-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/konditsioner-s-mineralnymi-dobavkami-iz-mertvogo-morya-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/shampun-ot-perkhoti-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/gryazevoy-shampun-s-oblepikhovym-maslom-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/maska-dlya-volos-s-mineralami-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/medovaya-maska-dlya-volos-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/gryazevaya-maska-dlya-volos-i-kozhi-golovy-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/maska-dlya-volos-na-osnove-oblepikhovogo-masla-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/maska-dlya-volos-na-osnove-masla-shi-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/mineral-dent-zubnaya-pasta-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/mineral-dent-opolaskivatel-dlya-rta-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchaya-emulsiya-posle-britya-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/dezodorant-dlya-muzhchin-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/dezodorant-dlya-muzhchin-blue-wave-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/dezodorant-dlya-muzhchin-golden-splash-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/dezodorant-dlya-muzhchin-green-nature-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/nezhnoe-mylo-dlya-intimnoy-gigieny-dsm/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/krem-dlya-tela-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchaya-maska-krasoty-dsm-50ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/pena-dlya-britya-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchiy-morkovnyy-krem-dlya-litsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/krem-dlya-massazha-tela-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchiy-krem-moloko-i-med-dlya-litsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/krem-dlya-nog-s-oblepikhoy-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/pitatelnyy-krem-dlya-litsa-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchee-mylo-s-granatom-dsm-125gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchiy-krem-dlya-litsa-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchiy-krem-dlya-sukhoy-kozhi-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/smyagchayushchiy-krem-dlya-ukhoda-za-kozhey-koleney-i-loktey-dsm-150ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchee-mylo-s-oblepikhoy-dsm-125gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchiy-krem-dlya-zhirnoy-kozhi-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchiy-olivkovyy-krem-dlya-litsa-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/mineralnyy-krem-ot-morshchin-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/krem-dlya-kozhi-vokrug-glaz-i-shei-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/krem-dlya-osvetleniya-pyaten-pegmentatsii-na-kozhe-dsm-75ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/ochishchayushchee-sredstvo-dlya-litsa-dlya-muzhchin-dsm-150ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/muzhskoy-shampun-protiv-perkhoti-dsm-400ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchiy-krem-dlya-litsa-dlya-muzhchin-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/krem-dlya-muzhchin-posle-britya-dsm-150ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/muzhskoy-shampun-2-v-1-dsm-400ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/sol-mertvogo-morya-dlya-vany-mon-platin-dsm-bath-salt/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/sol-mertvogo-morya-dlya-vany-mon-platin-dsm-bath-salt/?sku=707" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/tsvetnaya-sol-mertvogo-morya-dlya-vany-mon-platin-dsm-500gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/tsvetnaya-sol-mertvogo-morya-dlya-vany-mon-platin-dsm-500gr/?sku=842" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/tsvetnaya-sol-mertvogo-morya-dlya-vany-mon-platin-dsm-500gr/?sku=843" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/tsvetnaya-sol-mertvogo-morya-dlya-vany-mon-platin-dsm-500gr/?sku=844" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/tsvetnaya-sol-mertvogo-morya-dlya-vany-mon-platin-dsm-500gr/?sku=845" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/naturalnaya-gryaz-myortvogo-morya-dsm-500gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/krem-dlya-tela-dsm-lovely-lady-250ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/krem-dlya-tela-rich-end-feymos/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/krem-dlya-tela-shayning-star-dsm-250ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/krem-gel-dlya-dusha-lovely-lady-dsm-500ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/krem-gel-dlya-dusha-rich-famous-dsm-500ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/krem-dlya-dusha-shining-star-dsm-500ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/krem-gel-dlya-dusha-clay-mud-dsm-500ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/solntsezashchitnyy-sprey-dlya-tela-dsm-spf50-200ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/solntsezashchitnyy-stik-dlya-litsa-i-tela-dsm-spf50-30ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/intensivnaya-uvlazhnyayushchaya-maska-dlya-litsa-obogashchyonnaya-ekstraktom-chernoy-ikry-gold-edition-premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/dnevnoy-krem-protiv-morshchin-obogashchennyy-ekstraktom-chernoy-ikry-gold-edition/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/vosstanavlivayushchiy-nochnoy-krem-obogashchennyy-ekstraktom-chernoy-ikry-gold-edition/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/krem-dlya-kozhi-vokrug-glaz-i-shei-obogashchyonnyy-ekstraktom-chyornoy-ikry-50ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/intensivnaya-piling-maska-dlya-glubokogo-ochishcheniya-kozhi-litsa-obogashchennaya-ekstraktom-chernoy-ikry/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/intensivnaya-gryazevaya-maska-dlya-litsa-obogashchennaya-ekstraktom-chernoy-ikry-gold-edition/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/intensivnaya-syvortka-lifting-obogashchennaya-ekstraktom-chernoy-ikry/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/vosstanavlivayushchaya-syvorotka-ot-morshchin-gold-edition/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/intensivnoe-maslo-dlya-tela-gold-edition/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/ochishchayushchiy-tonik-dlya-normalnoy-i-sukhoy-kozhi-gold-edition/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/ochishchayushchiy-tonik-dlya-normalnoy-i-zhirnoy-kozhi-gold-edition/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/gel-dlya-litsa-dlya-glubokogo-ochishcheniya-gold-edition/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/nektar-dlya-umyvaniya-mon-platin-gold-edition/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchiy-krem-dlya-ruk-s-vitaminami-dlya-ultraintensivnogo-ukhoda-gold-edition/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchiy-krem-dlya-nog-s-vitaminami-dlya-ultraintensivnogo-ukhoda-gold-edition/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/intensivnaya-syvorotka-s-effektom-liftinga-gold-edition/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/krem-protiv-morshchin-obogashchennyy-chernoy-ikroy-spf-15-dsm-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/krem-dlya-kozhi-vokrug-glaz-i-shei-spf-15-na-osnove-ekstrakta-chernoy-ikry-black-caviar/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/nochnoy-krem-protiv-morshchin-na-osnove-ekstrakta-chernoy-ikry-black-caviar/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/nochnoy-pitatelnyy-krem-dlya-litsa-na-osnove-ekstrakta-chernoy-ikry-black-caviar/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/nochnoy-krem-dlya-kozhi-vokrug-glaz-i-shei-na-osnove-ekstrakta-chernoy-ikry-black-caviar/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchiy-dnevnoy-krem-dlya-litsa-spf15-na-osnove-ekstrakta-chernoy-ikry-mon-platin-black-caviar/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/syvorotka-ot-morshchin-obogashchennaya-ekstraktami-chernoy-ikry-black-caviar/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchiy-krem-protiv-morshchin-obogashchennyy-chernoy-ikroy-spf-15-black-caviar/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/serum-dlya-tela-s-ekstraktami-chernoy-ikry-i-makadamii-dsm-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/gryazevaya-maska-dlya-litsa-obogashchennaya-chernoy-ikroy-dsm-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/sorbe-piling-dlya-tela-s-ekstraktami-makadamii-chernoy-ikry-i-vitaminnymi-kapsulami-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchaya-maska-dlya-litsa-na-osnove-chernoy-ikry-dsm-50ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/sorbe-piling-dlya-tela-s-ekstraktami-orkhidei-chernoy-ikry-i-vitaminnymi-kapsulami-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/maska-dlya-volos-s-vitaminnymi-kapsulami-black-caviar/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchiy-krem-dlya-vosstanovleniya-volos-s-vitaminnymi-kapsulami-black-caviar/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/konditsioner-dlya-vosstanovleniya-volos-black-caviar/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/vosstanavlivayushchiy-shampun-dlya-zhirnykh-volos-black-caviar/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/vosstanavlivayushchiy-shampun-ot-perkhoti-s-ekstraktom-chernoy-ikry-black-caviar/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/vosstanavlivayushchiy-shampun-dlya-sukhikh-volos-black-caviar/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchiy-krem-dlya-ruk-s-vitaminnymi-kapsulami-mon-platin-black-caviar/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/shampun-dlya-vosstanovleniya-kudryavykh-volos-black-caviar/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchee-mylo-dlya-litsa-mon-platin-black-caviar/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchiy-krem-dlya-nog-s-vitaminnymi-kapsulami-mon-platin-black-caviar/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/nektar-dlya-tela-orkhideya-mon-platin-black-caviar/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/syvorotka-s-effektom-liftinga-mon-platin-black-caviar/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/pitatelnyy-nochnoy-krem-mon-platin-black-caviar/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchiy-krem-spf-15-mon-platin-black-caviar/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/ochishchayushchiy-tonik-mon-platin-black-caviar/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/ochishchayushchiy-gel-mon-platin-black-caviar/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/krem-dlya-litsa-i-shei-s-vitaminnymi-kapsulami-dlya-ultraintensivnogo-ukhoda-mon-platin-black-caviar/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/omolazhivayushchee-maslo-dlya-tela-mon-platin-black-caviar/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/maslo-dlya-borody-jojoba-black-caviar-beard-oil-mon-platin-professional/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/muzhskoy-shampun-i-gel-dlya-dusha-2-v-1-black-caviar-men-shampoo-mon-platin-professional/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchiy-krem-posle-britya-after-shave-cream-for-style-icons-mon-platin-professional/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/sol-mertvogo-morya-dr-mud/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/sol-mertvogo-morya-dr-mud/?sku=763" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/sol-mertvogo-morya-dr-mud/?sku=764" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/sol-mertvogo-morya-dr-mud/?sku=766" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/sol-mertvogo-morya-dr-mud/?sku=812" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/sol-mertvogo-morya-dr-mud/?sku=753" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/sol-mertvogo-morya-dr-mud/?sku=804" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/sol-mertvogo-morya-dr-mud/?sku=808" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/sol-mertvogo-morya-dr-mud/?sku=820" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/gryaz-myortvogo-morya-dr-mud/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/gryaz-myortvogo-morya-dr-mud/?sku=730" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/gryaz-myortvogo-morya-dr-mud/?sku=731" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/gryaz-myortvogo-morya-dr-mud/?sku=732" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/gryaz-myortvogo-morya-dr-mud/?sku=733" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/gryaz-myortvogo-morya-dr-mud/?sku=734" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/gryaz-myortvogo-morya-dr-mud/?sku=735" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/shampun-na-osnove-gryazi-i-mineralov-myortvogo-morya-dr-mud/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/syvorotka-protiv-morshchin-dr-mud-50ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/shampun-na-osnove-gryazi-i-mineralov-myortvogo-morya-dr-mud/?sku=738" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/mineralnaya-maska-dlya-litsa-s-gryazyu-mertvogo-morya-i-gialuronovoy-kislotoy-ot-dr-mud-150ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchiy-dnevnoy-krem-dlya-sukhoy-i-normalnoy-kozhi-dr-mud-50ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchiy-krem-dlya-normalnoy-i-zhirnoy-kozhi-dr-mud-50ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/krem-dlya-kozhi-vokrug-glaz-i-shei-dr-mud-50ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/pitatelnyy-nochnoy-krem-dr-mud/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/mineralnyy-krem-dlya-ruk-mertvogo-morya-dr-mud-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/krem-dlya-nog-s-mineralami-mertvogo-morya-dr-mud-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/konditsioner-dlya-volos-na-osnove-mineralnoy-gryazi-dr-mud/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/loson-dlya-tela-s-mineralami-mertvogo-morya-dr-mud-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/konditsioner-dlya-volos-na-osnove-mineralnoy-gryazi-dr-mud/?sku=736" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/loson-dlya-tela-dlya-muzhchin-s-mineralami-mertvogo-morya-dr-mud-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/gel-aloe-vera-dr-mud-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchee-mineralnoe-mylo-dr-mud/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchee-gryazevoe-mylo-dr-mud/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/mineralnoe-granatovoe-mylo-dlya-litsa-100gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/mineralnoe-sernoe-mylo-dlya-litsa-dr-mud-100gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/mineralnoe-mylo-dlya-litsa-s-olivkovym-maslom-dr-mud-100gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/gel-dlya-dusha-s-mineralnoy-gryazyu-dr-mud/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/gel-dlya-dusha-s-mineralnoy-gryazyu-dr-mud/?sku=737" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/maska-dlya-volos-s-mineralnoy-gryazyu-dr-mud-250ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/aromaticheskiy-skrab-dlya-tela-dr-mud-250-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/maslo-dlya-tela-shi-dr-mud-300g/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/rolikovyy-dezodorant-dlya-zhenshchin-dr-mud-90ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/rolikovyy-dezodorant-dlya-muzhchin-dr-mud-90ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/dnevnoy-uvlazhnyayushchiy-krem-derma-eydzh-kollagen-spf-15-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/krem-ot-morshchin-derma-eydzh-kollagen-spf-15-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/krem-dlya-shei-i-oblasti-vokrug-glaz-derma-eydzh-kollagen-spf-15-mon-platin-age/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/nochnoy-krem-ot-morshchin-derma-eydzh-kollagen-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/nochnoy-pitatelnyy-krem-derma-eydzh-kollagen-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/nochnoy-krem-dlya-kozhi-vokrug-glaz-i-shei-derma-eydzh-kollagen-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/mineralnyy-serum-aktivnyy-gel-protiv-morshchin-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/kosmeticheskiy-karandash-kollagen-praymer-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/applikator-syvorotki-s-kollagenom-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/gryazevaya-maska-dlya-litsa-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/gommazh-dlya-litsa-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/loson-dlya-ochishcheniya-sukhoy-kozhi-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/mineralnyy-ochishchayushchiy-krem-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/ochishchayushchiy-gel-dlya-litsa-i-kozhi-vokrug-glaz-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/tonik-dlya-normalnoy-i-zhirnoy-kozhi-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchee-mylo-dlya-litsa-osvezhayushchiy-effekt-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/ochishchayushchiy-gel-dlya-litsa-obogashchennyy-naturalnoy-gryazyu-mertvogo-morya-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/ochishchayushchaya-mitselyarnaya-voda-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/dvukhfaznoe-sredstvo-dlya-snyatiya-makiyazha-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/gel-skrab-dlya-umyvaniya-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/mylo-piling-dlya-litsa-dsm-sirenevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/mylo-piling-dlya-litsa-dsm-zheltyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/aromaticheskiy-skrab-dlya-tela-s-ekstraktom-passiflory-i-papayi-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/aromaticheskiy-skrab-dlya-tela-s-ekstraktom-rozy-i-shipovnika-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/aromaticheskiy-skrab-dlya-tela-s-ekstraktom-lavandy-vanili-pachuli-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/aromaticheskiy-skrab-dlya-tela-s-ekstraktom-vanili-i-kokosa-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/podsushivayushchiy-loson-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/balzam-dlya-gub-c-aromatom-kokosa-na-osnove-kokosovogo-masla-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/balzam-dlya-gub-s-aromatom-klubniki-na-osnove-kokosovogo-masla-i-masla-shi-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/balzam-dlya-gub-s-aromatom-vinograda-na-osnove-kokosovogo-masla-i-masla-shi-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/persikovyy-balzam-dlya-gub-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/myatnyy-balzam-dlya-gub-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/yablochnyy-balzam-dlya-gub-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/lechebnyy-krem-dlya-ruk-i-nogtey-obogashchennyy-gryazyami-mertvogo-morya-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/lechebnyy-krem-dlya-ruk-s-aloe-vera-i-vitaminom-ye-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/lechebnyy-krem-dlya-ruk-i-nogtey-s-arganovym-maslom-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/lechebnyy-krem-dlya-ruk-i-nogtey-s-aromatom-orkhidei-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/krem-dlya-nog-s-maslom-chaynogo-dereva-i-vitaminom-b5-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/krem-dlya-nog-ot-treshchin-s-aromatom-orkhidei-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/krem-dlya-nog-ot-treshchin-obogashchennyy-gryazyami-mertvogo-morya-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/krem-dlya-nog-ot-treshchin-obogashchennyy-arganovym-maslom-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/mnogofunktsionalnyy-krem-avokado-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/mnogofunktsionalnyy-krem-aloe-vera-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/mnogofunktsionalnyy-krem-s-granatom-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/mnogofunktsionalnyy-krem-s-olivkovym-maslom-i-mirtom-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/gel-skrab-dlya-tela-lavanda-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/mylo-piling-dlya-tela-vanil-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/gel-skrab-dlya-tela-tsvety-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/mylo-na-osnove-naturalnoy-gryazi-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchee-mineralnoe-mylo-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchee-mylo-c-olivkovym-i-mirtovym-maslom-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchee-mylo-s-molokom-medom-propolisom-i-matochnym-molochkom-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/universalnyy-krem-dlya-problemnoy-kozhi-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/solntsezashchitnyy-krem-dlya-tela-spf-50-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/gel-aloe-vera-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/mineralnyy-gel-dlya-tela-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/aromaticheskoe-zhidkoe-mylo-s-romashkoy-i-tsitrusom-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/aromaticheskoe-mylo-shirokogo-polzovaniya-s-granatom-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/maslo-dlya-tela-anti-edzhing-s-passifloroy-i-papayey-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/maslo-dlya-tela-dlya-predotvrashcheniya-stareniya-s-rozami-i-shipovnikom-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/maslo-dlya-tela-dlya-predotvrashcheniya-stareniya-vanilno-kokosovoe-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/maslo-dlya-tela-dlya-predotvrashcheniya-stareniya-s-lavandoy-vanilyu-i-pachuli-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/maslo-dlya-vannoy-i-tela-romantik-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/dezodorant-dlya-zhenshchin-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/dezodorant-dlya-zhenshchin-chuvstvennost-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/dezodorant-dlya-zhenshchin-svezhest-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/shampun-s-mineralnymi-dobavkami-iz-mertvogo-morya-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/konditsioner-s-mineralnymi-dobavkami-iz-mertvogo-morya-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/shampun-ot-perkhoti-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/gryazevoy-shampun-s-oblepikhovym-maslom-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/maska-dlya-volos-s-mineralami-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/medovaya-maska-dlya-volos-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/gryazevaya-maska-dlya-volos-i-kozhi-golovy-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/maska-dlya-volos-na-osnove-oblepikhovogo-masla-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/maska-dlya-volos-na-osnove-masla-shi-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/mineral-dent-zubnaya-pasta-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/mineral-dent-opolaskivatel-dlya-rta-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/uvlazhnyayushchaya-emulsiya-posle-britya-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/dezodorant-dlya-muzhchin-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/dezodorant-dlya-muzhchin-blue-wave-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/dezodorant-dlya-muzhchin-golden-splash-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/dezodorant-dlya-muzhchin-green-nature-dsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monplatin.com.ua/product/nezhnoe-mylo-dlya-intimnoy-gigieny-dsm/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F271"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F271" sqref="F271"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -2650,134 +2650,134 @@
       </c>
       <c r="D10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="5">
         <v>9</v>
       </c>
       <c r="F10" s="13">
         <v>900</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F11" s="13">
-        <v>1200</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F12" s="13">
-        <v>1650</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="5">
         <v>1</v>
       </c>
       <c r="F13" s="13">
         <v>1300</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="5">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="F14" s="13">
-        <v>1250</v>
+        <v>750</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="5">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="F15" s="13">
-        <v>750</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="5">
         <v>3</v>
       </c>
       <c r="F16" s="13">
         <v>1250</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
@@ -3973,71 +3973,71 @@
       </c>
       <c r="E77" s="5">
         <v>1</v>
       </c>
       <c r="F77" s="13">
         <v>3800</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>13</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>214</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>215</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>216</v>
       </c>
       <c r="E78" s="5">
         <v>1</v>
       </c>
       <c r="F78" s="13">
-        <v>1600</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>14</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>217</v>
       </c>
       <c r="C79" s="6" t="s">
         <v>218</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>219</v>
       </c>
       <c r="E79" s="5">
         <v>1</v>
       </c>
       <c r="F79" s="13">
-        <v>1850</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>15</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>220</v>
       </c>
       <c r="C80" s="6" t="s">
         <v>221</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>222</v>
       </c>
       <c r="E80" s="5">
         <v>1</v>
       </c>
       <c r="F80" s="13">
         <v>1880</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>16</v>
@@ -4793,71 +4793,71 @@
       </c>
       <c r="E119" s="5">
         <v>1</v>
       </c>
       <c r="F119" s="13">
         <v>120000</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="4">
         <v>17</v>
       </c>
       <c r="B120" s="9" t="s">
         <v>330</v>
       </c>
       <c r="C120" s="6" t="s">
         <v>331</v>
       </c>
       <c r="D120" s="5" t="s">
         <v>332</v>
       </c>
       <c r="E120" s="5">
         <v>1</v>
       </c>
       <c r="F120" s="13">
-        <v>1800</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="4">
         <v>18</v>
       </c>
       <c r="B121" s="9" t="s">
         <v>333</v>
       </c>
       <c r="C121" s="6" t="s">
         <v>334</v>
       </c>
       <c r="D121" s="5" t="s">
         <v>335</v>
       </c>
       <c r="E121" s="5">
         <v>1</v>
       </c>
       <c r="F121" s="13">
-        <v>1350</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="4">
         <v>19</v>
       </c>
       <c r="B122" s="9" t="s">
         <v>336</v>
       </c>
       <c r="C122" s="6" t="s">
         <v>337</v>
       </c>
       <c r="D122" s="5" t="s">
         <v>338</v>
       </c>
       <c r="E122" s="5">
         <v>1</v>
       </c>
       <c r="F122" s="13">
         <v>400</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="4">
         <v>20</v>
@@ -4990,74 +4990,74 @@
       </c>
       <c r="D129" s="5" t="s">
         <v>359</v>
       </c>
       <c r="E129" s="5">
         <v>1</v>
       </c>
       <c r="F129" s="13">
         <v>400</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="4">
         <v>27</v>
       </c>
       <c r="B130" s="9" t="s">
         <v>360</v>
       </c>
       <c r="C130" s="6" t="s">
         <v>361</v>
       </c>
       <c r="D130" s="5" t="s">
         <v>362</v>
       </c>
       <c r="E130" s="5">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="F130" s="13">
-        <v>400</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="4">
         <v>28</v>
       </c>
       <c r="B131" s="9" t="s">
         <v>363</v>
       </c>
       <c r="C131" s="6" t="s">
         <v>364</v>
       </c>
       <c r="D131" s="5" t="s">
         <v>365</v>
       </c>
       <c r="E131" s="5">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="F131" s="13">
-        <v>1350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="4">
         <v>29</v>
       </c>
       <c r="B132" s="9" t="s">
         <v>366</v>
       </c>
       <c r="C132" s="6" t="s">
         <v>367</v>
       </c>
       <c r="D132" s="5" t="s">
         <v>368</v>
       </c>
       <c r="E132" s="5">
         <v>1</v>
       </c>
       <c r="F132" s="13">
         <v>400</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="4">
         <v>30</v>